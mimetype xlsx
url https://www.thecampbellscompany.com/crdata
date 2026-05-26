--- v0 (2026-04-11)
+++ v1 (2026-05-26)
@@ -1,81 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/printerSettings/printerSettings1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/printerSettings/printerSettings2.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/printerSettings/printerSettings3.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/printerSettings/printerSettings4.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <fileSharing readOnlyRecommended="1"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\blackta\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://campbellsoup-my.sharepoint.com/personal/blackta_campbells_com/Documents/CR Report/2026/Pages for Updating/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{3CF123BB-BC81-475F-B591-25D3C632D9AA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{910E179D-C055-449E-9E66-1F1482213F7A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="843" xr2:uid="{0E1108C6-C53B-3548-B119-66E2E238F103}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="843" xr2:uid="{0E1108C6-C53B-3548-B119-66E2E238F103}"/>
   </bookViews>
   <sheets>
     <sheet name="Cover Page" sheetId="1" r:id="rId1"/>
     <sheet name="Trusted Food" sheetId="7" r:id="rId2"/>
     <sheet name="Vibrant Communities" sheetId="8" r:id="rId3"/>
     <sheet name="Thriving People" sheetId="4" r:id="rId4"/>
     <sheet name="Healthy Environment (1)" sheetId="5" r:id="rId5"/>
     <sheet name="Healthy Environment (2)" sheetId="9" r:id="rId6"/>
     <sheet name="Healthy Environment (3)" sheetId="10" r:id="rId7"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
@@ -325,51 +322,51 @@
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="A2 Standard Sans"/>
       </rPr>
       <t xml:space="preserve"> See our </t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="10"/>
         <color rgb="FFBA0018"/>
         <rFont val="A2 Standard Sans"/>
       </rPr>
       <t>Animal Welfare Guidelines and Addendum</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="A2 Standard Sans"/>
       </rPr>
-      <t>. Data reflect sourcing progress as of the last day of each fiscal year.</t>
+      <t>. Data reflect sourcing progress as of the last day of each fiscal year. Legacy Sovos Brands are excluded from our animal welfare metrics</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="A2 Standard Sans"/>
       </rPr>
       <t>3</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="A2 Standard Sans"/>
       </rPr>
       <t xml:space="preserve"> For pork and chicken, temporary supply interruptions affected availability for 2025. We worked directly with suppliers to restore supply quickly and remain committed to return to full compliance.</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">          Vibrant communities</t>
   </si>
   <si>
@@ -922,80 +919,80 @@
   <si>
     <r>
       <rPr>
         <sz val="13"/>
         <color rgb="FF141414"/>
         <rFont val="A2 Standard Sans Regular"/>
       </rPr>
       <t>Location-based indirect (Scope 2) emissions</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="13"/>
         <color rgb="FF141414"/>
         <rFont val="A2 Standard Sans Regular"/>
       </rPr>
       <t>Market-based indirect (Scope 2) emissions</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
-        <color theme="1"/>
+        <color rgb="FF000000"/>
         <rFont val="A2 Standard Sans"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
-        <color theme="1"/>
+        <color rgb="FF000000"/>
         <rFont val="A2 Standard Sans"/>
       </rPr>
       <t xml:space="preserve"> Please refer to our third-party limited assurance statement of select Healthy Environment metrics.
 </t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
-        <color theme="1"/>
+        <color rgb="FF000000"/>
         <rFont val="A2 Standard Sans"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
-        <color theme="1"/>
+        <color rgb="FF000000"/>
         <rFont val="A2 Standard Sans"/>
       </rPr>
-      <t xml:space="preserve"> Scope 1 and 2 was calculated in accordance with the GHG Protocol Corporate Accounting and Reporting Standard. These data are assured.
+      <t xml:space="preserve"> Scope 1 and 2 were calculated in accordance with the GHG Protocol Corporate Accounting and Reporting Standard. These data are assured.
 </t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">                   Healthy environment (continued)</t>
   </si>
   <si>
     <r>
       <t>Baseline
 FY2020</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="15"/>
         <color rgb="FF237915"/>
         <rFont val="A2 Standard Sans Medium"/>
       </rPr>
       <t>2,3</t>
     </r>
   </si>
   <si>
     <r>
       <t>FY2025</t>
     </r>
@@ -1412,170 +1409,169 @@
         <sz val="13"/>
         <color theme="1"/>
         <rFont val="A2 Standard Sans Regular"/>
       </rPr>
       <t>Franchises</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Scope 3: Category 15 — </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="13"/>
         <rFont val="A2 Standard Sans Regular"/>
       </rPr>
       <t>Investments</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
-        <color theme="1"/>
+        <color rgb="FF000000"/>
         <rFont val="A2 Standard Sans"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
-        <color theme="1"/>
+        <color rgb="FF000000"/>
         <rFont val="A2 Standard Sans"/>
       </rPr>
       <t xml:space="preserve"> Please refer to our third-party limited assurance statement of select Healthy Environment metrics.
 </t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
-        <color theme="1"/>
+        <color rgb="FF000000"/>
         <rFont val="A2 Standard Sans"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
-        <color theme="1"/>
+        <color rgb="FF000000"/>
         <rFont val="A2 Standard Sans"/>
       </rPr>
-      <t xml:space="preserve"> Scope 3 was calculated in accordance with the WRI/WBCSD GHG Protocol Corporate Value Chain (Scope 3) Standard. These data are unassured. Beginning in fiscal 2025, we implemented a new AI-enabled system to enhance our emissions calculation methodology, improve the categorization of purchasing data, and incorporate more accurate emissions factors. These enhancements were made to strengthen data quality and improve the overall accuracy of our reporting. Legacy Sovos Brands are now included across all relevant Scope 3 categories; however, only two months of fiscal 2025 data are available for Categories 1, 2, 4, and 9. Both the updated methodology and the inclusion of Sovos were applied prospectively in fiscal 2025 and are not reflected in the baseline year, which affects comparability. Category 1 purchased goods and services, the majority of our scope 3 emissions, increased by 36% relative to fiscal 2024. Application of new emission factors resulted in approximately 90% of this increase and we believe that applying the same factors to our 2020 baseline would also result in higher emissions. We intend to update the baseline year once a full fiscal year of Sovos data is available and to better reflect the evolution of carbon accounting standards and target-setting 
-initiatives. See our GRI index for more details.
+      <t xml:space="preserve"> Scope 3 was calculated in accordance with the WRI/WBCSD GHG Protocol Corporate Value Chain (Scope 3) Standard. These data are unassured. Beginning in fiscal 2025, we implemented a new AI-enabled system to enhance our emissions calculation methodology, improve the categorization of purchasing data, and incorporate more accurate emissions factors. These enhancements were made to strengthen data quality and improve the overall accuracy of our reporting. Legacy Sovos Brands are now included across all relevant Scope 3 categories; however, only two months of fiscal 2025 data are available for Categories 1, 2, 4, and 9. Both the updated methodology and the inclusion of Sovos were applied prospectively in fiscal 2025 and are not reflected in the baseline year, which affects comparability. Category 1 purchased goods and services, the majority of our scope 3 emissions, increased by 11% relative to fiscal 2024. Application of new emission factors was the primary reason for this increase and we believe that applying the same factors to our 2020 baseline would also result in higher emissions. We intend to update the baseline year once a full fiscal year of Sovos data is available and to better reflect the evolution of carbon accounting standards and target-setting initiatives. See our GRI index for more details
 </t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
-        <color theme="1"/>
+        <color rgb="FF000000"/>
         <rFont val="A2 Standard Sans"/>
       </rPr>
       <t>3</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
-        <color theme="1"/>
+        <color rgb="FF000000"/>
         <rFont val="A2 Standard Sans"/>
       </rPr>
       <t xml:space="preserve"> Old methodology.
 4 New methodology.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
-        <color theme="1"/>
+        <color rgb="FF000000"/>
         <rFont val="A2 Standard Sans"/>
       </rPr>
       <t>5</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
-        <color theme="1"/>
+        <color rgb="FF000000"/>
         <rFont val="A2 Standard Sans"/>
       </rPr>
       <t xml:space="preserve"> Legacy Sovos Brands are excluded from our sustainable agriculture metrics. Integration of Sovos Brands into Campbell’s sustainability strategies and targets is underway, with alignment of standards, documentation, and policies ongoing throughout the reporting period. Volumes are reflective of crop year which may not coincide with calendar year.
 </t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
-        <color theme="1"/>
+        <color rgb="FF000000"/>
         <rFont val="A2 Standard Sans"/>
       </rPr>
       <t>6</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
-        <color theme="1"/>
+        <color rgb="FF000000"/>
         <rFont val="A2 Standard Sans"/>
       </rPr>
-      <t xml:space="preserve"> Please refer to our third-party limited assurance statement of select Healthy Environment metrics. The assurance opinion reflects the information available at the time of the engagement. After the completion of the assurance process, we identified and corrected an error in the waste dataset. As a result, certain waste figures presented in this report reflect the updated data, resulting in an increase of approximately 5% in total waste diverted from landfill, 10% in total food waste, and an 83MT increase in regulated waste.
+      <t xml:space="preserve"> Please refer to our third-party limited assurance statement of select Healthy Environment metrics. 
 </t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
-        <color theme="1"/>
+        <color rgb="FF000000"/>
         <rFont val="A2 Standard Sans"/>
       </rPr>
       <t>7</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
-        <color theme="1"/>
+        <color rgb="FF000000"/>
         <rFont val="A2 Standard Sans"/>
       </rPr>
       <t xml:space="preserve"> We calculate PCR content using actual supplier information by packaging type. In some instances where current supplier data was not provided, we used the prior year data as a proxy. Where no information was available, we assumed 0% recyclability.
 </t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
-        <color theme="1"/>
+        <color rgb="FF000000"/>
         <rFont val="A2 Standard Sans"/>
       </rPr>
       <t>8</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
-        <color theme="1"/>
+        <color rgb="FF000000"/>
         <rFont val="A2 Standard Sans"/>
       </rPr>
       <t xml:space="preserve"> Legacy Sovos products have not yet been integrated into the H2R program. H2R program active only in U.S. and Canada. Certain packaging materials are excluded due to feasibility and/or suitability to carry the H2R logo.</t>
     </r>
   </si>
   <si>
     <r>
       <t>Waste generation</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="18"/>
         <color rgb="FFFFFFFF"/>
         <rFont val="A2 Standard Sans Bold"/>
       </rPr>
       <t>1</t>
     </r>
   </si>
   <si>
     <r>
       <t>Total waste generated (metric tons)</t>
     </r>
     <r>
       <rPr>
@@ -1626,134 +1622,134 @@
         <sz val="13"/>
         <color rgb="FF141414"/>
         <rFont val="A2 Standard Sans Regular"/>
       </rPr>
       <t>4</t>
     </r>
   </si>
   <si>
     <r>
       <t>Total food waste (metric tons)</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="13"/>
         <rFont val="A2 Standard Sans Regular"/>
       </rPr>
       <t>5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
-        <color theme="1"/>
+        <color rgb="FF000000"/>
         <rFont val="A2 Standard Sans"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
-        <color theme="1"/>
+        <color rgb="FF000000"/>
         <rFont val="A2 Standard Sans"/>
       </rPr>
-      <t xml:space="preserve"> Please refer to our third-party limited assurance statement of select Healthy Environment metrics. The assurance opinion reflects the information available at the time of the engagement. After the completion of the assurance process, we identified and corrected an error in the waste dataset. As a result, certain waste figures presented in this report reflect the updated data, resulting in an increase of approximately 5% in total waste diverted from landfill, 10% in total food waste, and an 83MT increase in regulated waste.
+      <t xml:space="preserve"> Please refer to our third-party limited assurance statement of select Healthy Environment metrics. The assurance opinion reflects the information available at the time of the engagement. After the completion of the assurance process, we received new information and adjusted the dataset, resulting in an increase of approximately 5% in total waste diverted from landfill, 10% in total food waste, and an 83MT increase in regulated waste. 
 </t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
-        <color theme="1"/>
+        <color rgb="FF000000"/>
         <rFont val="A2 Standard Sans"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
-        <color theme="1"/>
+        <color rgb="FF000000"/>
         <rFont val="A2 Standard Sans"/>
       </rPr>
       <t xml:space="preserve"> Through a multi-year partnership, we have expanded our collaboration with our third-party waste-services provider to all manufacturing sites and key distribution  hubs. In many cases, this allowed our sites to transition from waste volume estimates to volume weights, and report more accurate values. This change is prospective for a portion of fiscal 2024 and all of fiscal 2025, and means our reporting year inventory is no longer comparable to the baseline period.
 </t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
-        <color theme="1"/>
+        <color rgb="FF000000"/>
         <rFont val="A2 Standard Sans"/>
       </rPr>
       <t>3</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
-        <color theme="1"/>
+        <color rgb="FF000000"/>
         <rFont val="A2 Standard Sans"/>
       </rPr>
       <t xml:space="preserve"> Includes food and non-food waste recycled, controlled combustion, aerobic digestion, anaerobic digestion, and land application.
 </t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
-        <color theme="1"/>
+        <color rgb="FF000000"/>
         <rFont val="A2 Standard Sans"/>
       </rPr>
       <t>4</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
-        <color theme="1"/>
+        <color rgb="FF000000"/>
         <rFont val="A2 Standard Sans"/>
       </rPr>
       <t xml:space="preserve"> Regulated waste refers to any waste regulated by federal or state laws, including but not limited to hazardous waste.
 </t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
-        <color theme="1"/>
+        <color rgb="FF000000"/>
         <rFont val="A2 Standard Sans"/>
       </rPr>
       <t>5</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
-        <color theme="1"/>
+        <color rgb="FF000000"/>
         <rFont val="A2 Standard Sans"/>
       </rPr>
-      <t xml:space="preserve"> Campbell’s defines its food waste commitment with reference to the Food and Loss Waste Protocol; as such, we exclude animal feed and biomaterial processing from the scope of our goal. Food waste destinations include aerobic digestion, anaerobic digestion, land application, and controlled combustion.</t>
+      <t xml:space="preserve"> Campbell’s defines its food waste commitment with reference to the Food Loss and Waste Protocol; as such, we exclude animal feed and biomaterial processing from the scope of our goal. Food waste destinations include aerobic digestion, anaerobic digestion, land application, and controlled combustion.</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="7">
     <numFmt numFmtId="8" formatCode="&quot;$&quot;#,##0.00_);[Red]\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="164" formatCode="\$\ #,##0"/>
     <numFmt numFmtId="165" formatCode="0.0%"/>
     <numFmt numFmtId="166" formatCode="\$0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
     <numFmt numFmtId="168" formatCode="&quot;$&quot;#,##0"/>
     <numFmt numFmtId="169" formatCode="&quot;$&quot;#,##0.0"/>
   </numFmts>
   <fonts count="60" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -2894,56 +2890,50 @@
     <xf numFmtId="9" fontId="10" fillId="11" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="9" fontId="8" fillId="12" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="11" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="14" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="4"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="14" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="10" fillId="11" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="9" fontId="10" fillId="11" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="2" fontId="10" fillId="11" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="9" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="8" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="165" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="10" fillId="12" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="11" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="2" fontId="10" fillId="11" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="12" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="11" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="2" fontId="10" fillId="11" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -3088,71 +3078,77 @@
     </xf>
     <xf numFmtId="166" fontId="25" fillId="6" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="169" fontId="25" fillId="5" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="169" fontId="25" fillId="6" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="3" fontId="25" fillId="5" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="3" fontId="25" fillId="6" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="164" fontId="25" fillId="5" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="169" fontId="10" fillId="5" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1" shrinkToFit="1"/>
     </xf>
+    <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="36" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -3160,78 +3156,78 @@
     </xf>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="59" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="13" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="13" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="13" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="2"/>
     </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="10" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="52" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="10" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFBA0018"/>
       <color rgb="FFDEEBDC"/>
       <color rgb="FFF4F8F3"/>
       <color rgb="FFFFCC00"/>
       <color rgb="FFFF9900"/>
       <color rgb="FFFFF7F2"/>
       <color rgb="FFFFE6D9"/>
       <color rgb="FF237915"/>
       <color rgb="FFFF00EE"/>
@@ -4260,494 +4256,491 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thecampbellscompany.com/2026CorporateResponsibilityReport" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thecampbellscompany.com/2026CorporateResponsibilityReport" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E6D567D1-7333-0D42-8E7E-3B4C4C726BE4}">
   <sheetPr>
     <tabColor theme="1" tint="0.499984740745262"/>
   </sheetPr>
   <dimension ref="A1:S6"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection sqref="A1:R1"/>
+      <selection activeCell="A2" sqref="A2:R2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="13.5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="65.150000000000006" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="198"/>
-[...16 lines deleted...]
-      <c r="R1" s="198"/>
+      <c r="A1" s="194"/>
+      <c r="B1" s="194"/>
+      <c r="C1" s="194"/>
+      <c r="D1" s="194"/>
+      <c r="E1" s="194"/>
+      <c r="F1" s="194"/>
+      <c r="G1" s="194"/>
+      <c r="H1" s="194"/>
+      <c r="I1" s="194"/>
+      <c r="J1" s="194"/>
+      <c r="K1" s="194"/>
+      <c r="L1" s="194"/>
+      <c r="M1" s="194"/>
+      <c r="N1" s="194"/>
+      <c r="O1" s="194"/>
+      <c r="P1" s="194"/>
+      <c r="Q1" s="194"/>
+      <c r="R1" s="194"/>
     </row>
     <row r="2" spans="1:19" ht="86.15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="199" t="s">
+      <c r="A2" s="200" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="199"/>
-[...15 lines deleted...]
-      <c r="R2" s="199"/>
+      <c r="B2" s="200"/>
+      <c r="C2" s="200"/>
+      <c r="D2" s="200"/>
+      <c r="E2" s="200"/>
+      <c r="F2" s="200"/>
+      <c r="G2" s="200"/>
+      <c r="H2" s="200"/>
+      <c r="I2" s="200"/>
+      <c r="J2" s="200"/>
+      <c r="K2" s="200"/>
+      <c r="L2" s="200"/>
+      <c r="M2" s="200"/>
+      <c r="N2" s="200"/>
+      <c r="O2" s="200"/>
+      <c r="P2" s="200"/>
+      <c r="Q2" s="200"/>
+      <c r="R2" s="200"/>
     </row>
     <row r="3" spans="1:19" ht="39" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A3" s="197" t="s">
+      <c r="A3" s="199" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="197"/>
-[...15 lines deleted...]
-      <c r="R3" s="197"/>
+      <c r="B3" s="199"/>
+      <c r="C3" s="199"/>
+      <c r="D3" s="199"/>
+      <c r="E3" s="199"/>
+      <c r="F3" s="199"/>
+      <c r="G3" s="199"/>
+      <c r="H3" s="199"/>
+      <c r="I3" s="199"/>
+      <c r="J3" s="199"/>
+      <c r="K3" s="199"/>
+      <c r="L3" s="199"/>
+      <c r="M3" s="199"/>
+      <c r="N3" s="199"/>
+      <c r="O3" s="199"/>
+      <c r="P3" s="199"/>
+      <c r="Q3" s="199"/>
+      <c r="R3" s="199"/>
     </row>
     <row r="4" spans="1:19" ht="167.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A4" s="200" t="s">
+      <c r="A4" s="201" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="200"/>
-[...15 lines deleted...]
-      <c r="R4" s="200"/>
+      <c r="B4" s="201"/>
+      <c r="C4" s="201"/>
+      <c r="D4" s="201"/>
+      <c r="E4" s="201"/>
+      <c r="F4" s="201"/>
+      <c r="G4" s="201"/>
+      <c r="H4" s="201"/>
+      <c r="I4" s="201"/>
+      <c r="J4" s="201"/>
+      <c r="K4" s="201"/>
+      <c r="L4" s="201"/>
+      <c r="M4" s="201"/>
+      <c r="N4" s="201"/>
+      <c r="O4" s="201"/>
+      <c r="P4" s="201"/>
+      <c r="Q4" s="201"/>
+      <c r="R4" s="201"/>
     </row>
     <row r="6" spans="1:19" ht="32.15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="195" t="s">
+      <c r="A6" s="197" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="196"/>
-[...15 lines deleted...]
-      <c r="R6" s="196"/>
+      <c r="B6" s="198"/>
+      <c r="C6" s="198"/>
+      <c r="D6" s="198"/>
+      <c r="E6" s="198"/>
+      <c r="F6" s="198"/>
+      <c r="G6" s="198"/>
+      <c r="H6" s="198"/>
+      <c r="I6" s="198"/>
+      <c r="J6" s="198"/>
+      <c r="K6" s="198"/>
+      <c r="L6" s="198"/>
+      <c r="M6" s="198"/>
+      <c r="N6" s="198"/>
+      <c r="O6" s="198"/>
+      <c r="P6" s="198"/>
+      <c r="Q6" s="198"/>
+      <c r="R6" s="198"/>
       <c r="S6" s="102"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A6:R6"/>
     <mergeCell ref="A3:R3"/>
     <mergeCell ref="A1:R1"/>
     <mergeCell ref="A2:R2"/>
     <mergeCell ref="A4:R4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A6:R6" r:id="rId1" display="Read our 2026 Corporate Responsibility Report" xr:uid="{BDEF36F7-902E-2A42-99F4-1761638E9A1B}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" horizontalDpi="0" verticalDpi="0"/>
-  <customProperties>
-[...2 lines deleted...]
-  <drawing r:id="rId3"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{77EE4EA0-EAB3-43EC-ACE4-B569717C3661}">
   <sheetPr>
     <tabColor rgb="FFBA0018"/>
   </sheetPr>
   <dimension ref="A1:J14"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="G10" sqref="G10"/>
+    <sheetView showGridLines="0" topLeftCell="A3" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="A14" sqref="A14:D14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.58203125" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="46.08203125" style="1" customWidth="1"/>
     <col min="2" max="4" width="22.58203125" style="1" customWidth="1"/>
     <col min="5" max="5" width="10.58203125" style="1"/>
     <col min="6" max="6" width="7.58203125" style="1" customWidth="1"/>
     <col min="7" max="7" width="60" style="1" customWidth="1"/>
     <col min="8" max="10" width="22.58203125" style="1" customWidth="1"/>
     <col min="11" max="16384" width="10.58203125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="65.150000000000006" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="198"/>
-[...8 lines deleted...]
-      <c r="J1" s="198"/>
+      <c r="A1" s="194"/>
+      <c r="B1" s="194"/>
+      <c r="C1" s="194"/>
+      <c r="D1" s="194"/>
+      <c r="E1" s="194"/>
+      <c r="F1" s="194"/>
+      <c r="G1" s="194"/>
+      <c r="H1" s="194"/>
+      <c r="I1" s="194"/>
+      <c r="J1" s="194"/>
     </row>
     <row r="2" spans="1:10" ht="126" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="203" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="204"/>
     </row>
     <row r="3" spans="1:10" ht="27" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="14"/>
       <c r="B3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E3" s="104"/>
       <c r="F3" s="15"/>
       <c r="G3" s="15"/>
       <c r="H3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>6</v>
       </c>
       <c r="J3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:10" ht="35.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="205" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="205"/>
       <c r="C4" s="205"/>
       <c r="D4" s="205"/>
       <c r="F4" s="205" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="205"/>
       <c r="H4" s="205"/>
       <c r="I4" s="205"/>
       <c r="J4" s="103"/>
     </row>
     <row r="5" spans="1:10" ht="55.4" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="139" t="s">
+      <c r="A5" s="137" t="s">
         <v>10</v>
       </c>
-      <c r="B5" s="140" t="s">
+      <c r="B5" s="138" t="s">
         <v>11</v>
       </c>
-      <c r="C5" s="140" t="s">
+      <c r="C5" s="138" t="s">
         <v>12</v>
       </c>
-      <c r="D5" s="140" t="s">
+      <c r="D5" s="138" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="206" t="s">
         <v>14</v>
       </c>
       <c r="G5" s="206"/>
-      <c r="H5" s="144">
+      <c r="H5" s="142">
         <v>0.24</v>
       </c>
-      <c r="I5" s="144">
+      <c r="I5" s="142">
         <v>0.44</v>
       </c>
-      <c r="J5" s="144">
+      <c r="J5" s="142">
         <v>0.52</v>
       </c>
     </row>
     <row r="6" spans="1:10" ht="55.4" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="141" t="s">
+      <c r="A6" s="139" t="s">
         <v>15</v>
       </c>
-      <c r="B6" s="142">
+      <c r="B6" s="140">
         <v>0.51</v>
       </c>
-      <c r="C6" s="142">
+      <c r="C6" s="140">
         <v>0.5</v>
       </c>
-      <c r="D6" s="142">
+      <c r="D6" s="140">
         <v>0.49</v>
       </c>
       <c r="F6" s="207" t="s">
         <v>16</v>
       </c>
       <c r="G6" s="207"/>
-      <c r="H6" s="142">
+      <c r="H6" s="140">
         <v>1</v>
       </c>
-      <c r="I6" s="142">
+      <c r="I6" s="140">
         <v>1</v>
       </c>
-      <c r="J6" s="142">
+      <c r="J6" s="140">
         <v>0.99</v>
       </c>
     </row>
     <row r="7" spans="1:10" ht="55.4" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="143" t="s">
+      <c r="A7" s="141" t="s">
         <v>17</v>
       </c>
-      <c r="B7" s="144">
+      <c r="B7" s="142">
         <v>0.87</v>
       </c>
-      <c r="C7" s="144">
+      <c r="C7" s="142">
         <v>0.87</v>
       </c>
-      <c r="D7" s="144">
+      <c r="D7" s="142">
         <v>0.86980000000000002</v>
       </c>
       <c r="F7" s="208" t="s">
         <v>18</v>
       </c>
       <c r="G7" s="206"/>
-      <c r="H7" s="144">
+      <c r="H7" s="142">
         <v>1</v>
       </c>
-      <c r="I7" s="144">
+      <c r="I7" s="142">
         <v>1</v>
       </c>
-      <c r="J7" s="144">
+      <c r="J7" s="142">
         <v>0.91</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="55.4" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A8" s="145" t="s">
+      <c r="A8" s="143" t="s">
         <v>19</v>
       </c>
-      <c r="B8" s="146" t="s">
+      <c r="B8" s="144" t="s">
         <v>20</v>
       </c>
-      <c r="C8" s="146" t="s">
+      <c r="C8" s="144" t="s">
         <v>21</v>
       </c>
-      <c r="D8" s="146" t="s">
+      <c r="D8" s="144" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="209" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="207"/>
-      <c r="H8" s="142">
+      <c r="H8" s="140">
         <v>1</v>
       </c>
-      <c r="I8" s="142">
+      <c r="I8" s="140">
         <v>1</v>
       </c>
-      <c r="J8" s="142">
+      <c r="J8" s="140">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:10" ht="55.4" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A9" s="139" t="s">
+      <c r="A9" s="137" t="s">
         <v>24</v>
       </c>
-      <c r="B9" s="144">
+      <c r="B9" s="142">
         <v>0.73</v>
       </c>
-      <c r="C9" s="144">
+      <c r="C9" s="142">
         <v>0.74</v>
       </c>
-      <c r="D9" s="144">
+      <c r="D9" s="142">
         <v>0.8</v>
       </c>
       <c r="F9" s="210"/>
       <c r="G9" s="210"/>
       <c r="H9" s="210"/>
       <c r="I9" s="210"/>
     </row>
     <row r="10" spans="1:10" ht="55.4" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A10" s="141" t="s">
+      <c r="A10" s="139" t="s">
         <v>25</v>
       </c>
-      <c r="B10" s="146" t="s">
+      <c r="B10" s="144" t="s">
         <v>26</v>
       </c>
-      <c r="C10" s="146" t="s">
+      <c r="C10" s="144" t="s">
         <v>27</v>
       </c>
-      <c r="D10" s="146" t="s">
+      <c r="D10" s="144" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:10" s="104" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A12" s="201" t="s">
+      <c r="A12" s="195" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="202"/>
       <c r="C12" s="202"/>
       <c r="D12" s="202"/>
     </row>
     <row r="13" spans="1:10" s="104" customFormat="1" ht="35.15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A13" s="201" t="s">
+      <c r="A13" s="195" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="202"/>
       <c r="C13" s="202"/>
       <c r="D13" s="202"/>
     </row>
     <row r="14" spans="1:10" s="104" customFormat="1" ht="35.15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A14" s="201" t="s">
+      <c r="A14" s="195" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="202"/>
       <c r="C14" s="202"/>
       <c r="D14" s="202"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A13:D13"/>
     <mergeCell ref="A14:D14"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="A12:D12"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="F7:G7"/>
     <mergeCell ref="F8:G8"/>
     <mergeCell ref="F9:I9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2B2BC64D-E5E0-479C-B2A8-5ADD954C4396}">
   <sheetPr>
     <tabColor rgb="FFFF5900"/>
   </sheetPr>
   <dimension ref="A1:L25"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection sqref="A1:I1"/>
+    <sheetView showGridLines="0" topLeftCell="C15" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="E25" sqref="E25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="75.58203125" customWidth="1"/>
     <col min="2" max="4" width="22.08203125" customWidth="1"/>
     <col min="6" max="6" width="57.58203125" customWidth="1"/>
     <col min="7" max="9" width="22.08203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="65.150000000000006" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="213"/>
       <c r="B1" s="213"/>
       <c r="C1" s="213"/>
       <c r="D1" s="213"/>
       <c r="E1" s="213"/>
       <c r="F1" s="213"/>
       <c r="G1" s="213"/>
       <c r="H1" s="213"/>
       <c r="I1" s="213"/>
     </row>
     <row r="2" spans="1:12" ht="126" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="214" t="s">
         <v>32</v>
       </c>
@@ -4778,555 +4771,555 @@
       </c>
       <c r="H3" s="5" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:12" ht="35.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="216" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="217"/>
       <c r="C4" s="217"/>
       <c r="D4" s="217"/>
       <c r="E4" s="7"/>
       <c r="F4" s="216" t="s">
         <v>34</v>
       </c>
       <c r="G4" s="218"/>
       <c r="H4" s="218"/>
       <c r="I4" s="218"/>
       <c r="L4" s="16"/>
     </row>
     <row r="5" spans="1:12" ht="35.15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="184" t="s">
+      <c r="A5" s="182" t="s">
         <v>35</v>
       </c>
-      <c r="B5" s="185">
+      <c r="B5" s="183">
         <v>71.8</v>
       </c>
-      <c r="C5" s="185">
+      <c r="C5" s="183">
         <v>67.8</v>
       </c>
-      <c r="D5" s="185">
+      <c r="D5" s="183">
         <v>105.2</v>
       </c>
       <c r="E5" s="1"/>
-      <c r="F5" s="175" t="s">
+      <c r="F5" s="173" t="s">
         <v>36</v>
       </c>
-      <c r="G5" s="176">
+      <c r="G5" s="174">
         <v>0.999</v>
       </c>
-      <c r="H5" s="177">
+      <c r="H5" s="175">
         <v>0.99</v>
       </c>
-      <c r="I5" s="178">
+      <c r="I5" s="176">
         <v>0.999</v>
       </c>
     </row>
     <row r="6" spans="1:12" ht="35.15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="186" t="s">
+      <c r="A6" s="184" t="s">
         <v>37</v>
       </c>
-      <c r="B6" s="187">
+      <c r="B6" s="185">
         <v>67</v>
       </c>
-      <c r="C6" s="187">
+      <c r="C6" s="185">
         <v>62.5</v>
       </c>
-      <c r="D6" s="187">
+      <c r="D6" s="185">
         <v>99.3</v>
       </c>
       <c r="E6" s="1"/>
       <c r="F6" s="212" t="s">
         <v>38</v>
       </c>
       <c r="G6" s="212"/>
       <c r="H6" s="212"/>
       <c r="I6" s="212"/>
     </row>
     <row r="7" spans="1:12" ht="35.15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="160" t="s">
+      <c r="A7" s="158" t="s">
         <v>39</v>
       </c>
-      <c r="B7" s="185">
+      <c r="B7" s="183">
         <v>2.4</v>
       </c>
-      <c r="C7" s="185">
+      <c r="C7" s="183">
         <v>2.7</v>
       </c>
-      <c r="D7" s="188">
+      <c r="D7" s="186">
         <v>2.9</v>
       </c>
       <c r="E7" s="1"/>
-      <c r="F7" s="160" t="s">
+      <c r="F7" s="158" t="s">
         <v>40</v>
       </c>
-      <c r="G7" s="161">
+      <c r="G7" s="159">
         <v>0.99</v>
       </c>
-      <c r="H7" s="162">
+      <c r="H7" s="160">
         <v>0.995</v>
       </c>
-      <c r="I7" s="163">
+      <c r="I7" s="161">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:12" ht="35.15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A8" s="164" t="s">
+      <c r="A8" s="162" t="s">
         <v>41</v>
       </c>
-      <c r="B8" s="187">
+      <c r="B8" s="185">
         <v>2.4</v>
       </c>
-      <c r="C8" s="187">
+      <c r="C8" s="185">
         <v>2.6</v>
       </c>
-      <c r="D8" s="189">
+      <c r="D8" s="187">
         <v>2.9</v>
       </c>
       <c r="E8" s="1"/>
-      <c r="F8" s="164" t="s">
+      <c r="F8" s="162" t="s">
         <v>42</v>
       </c>
-      <c r="G8" s="165">
+      <c r="G8" s="163">
         <v>1</v>
       </c>
-      <c r="H8" s="166">
+      <c r="H8" s="164">
         <v>1</v>
       </c>
-      <c r="I8" s="167">
+      <c r="I8" s="165">
         <v>0.99860000000000004</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="35.15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A9" s="184" t="s">
+      <c r="A9" s="182" t="s">
         <v>43</v>
       </c>
-      <c r="B9" s="190"/>
-[...1 lines deleted...]
-      <c r="D9" s="188">
+      <c r="B9" s="188"/>
+      <c r="C9" s="188"/>
+      <c r="D9" s="186">
         <v>1.2</v>
       </c>
       <c r="E9" s="1"/>
-      <c r="F9" s="160" t="s">
+      <c r="F9" s="158" t="s">
         <v>44</v>
       </c>
-      <c r="G9" s="168">
+      <c r="G9" s="166">
         <v>0.997</v>
       </c>
-      <c r="H9" s="162">
+      <c r="H9" s="160">
         <v>0.996</v>
       </c>
-      <c r="I9" s="163">
+      <c r="I9" s="161">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="35.15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A10" s="191" t="s">
+      <c r="A10" s="189" t="s">
         <v>45</v>
       </c>
-      <c r="B10" s="192"/>
-[...1 lines deleted...]
-      <c r="D10" s="192">
+      <c r="B10" s="190"/>
+      <c r="C10" s="190"/>
+      <c r="D10" s="190">
         <v>66</v>
       </c>
       <c r="E10" s="1"/>
-      <c r="F10" s="164" t="s">
+      <c r="F10" s="162" t="s">
         <v>46</v>
       </c>
-      <c r="G10" s="166">
+      <c r="G10" s="164">
         <v>1</v>
       </c>
-      <c r="H10" s="166">
+      <c r="H10" s="164">
         <v>0.94399999999999995</v>
       </c>
-      <c r="I10" s="169">
+      <c r="I10" s="167">
         <v>0.97719999999999996</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="35.15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A11" s="184" t="s">
+      <c r="A11" s="182" t="s">
         <v>47</v>
       </c>
-      <c r="B11" s="193"/>
-[...1 lines deleted...]
-      <c r="D11" s="194">
+      <c r="B11" s="191"/>
+      <c r="C11" s="191"/>
+      <c r="D11" s="192">
         <v>0.5</v>
       </c>
       <c r="E11" s="1"/>
-      <c r="F11" s="160" t="s">
+      <c r="F11" s="158" t="s">
         <v>48</v>
       </c>
-      <c r="G11" s="170">
+      <c r="G11" s="168">
         <v>1</v>
       </c>
-      <c r="H11" s="162">
+      <c r="H11" s="160">
         <v>0.99099999999999999</v>
       </c>
-      <c r="I11" s="163">
+      <c r="I11" s="161">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:12" ht="35.15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A12" s="191" t="s">
+      <c r="A12" s="189" t="s">
         <v>49</v>
       </c>
-      <c r="B12" s="192">
+      <c r="B12" s="190">
         <v>15518</v>
       </c>
-      <c r="C12" s="192">
+      <c r="C12" s="190">
         <v>24171</v>
       </c>
-      <c r="D12" s="192">
+      <c r="D12" s="190">
         <v>27700</v>
       </c>
       <c r="E12" s="1"/>
-      <c r="F12" s="164" t="s">
+      <c r="F12" s="162" t="s">
         <v>50</v>
       </c>
-      <c r="G12" s="166">
+      <c r="G12" s="164">
         <v>1</v>
       </c>
-      <c r="H12" s="166">
+      <c r="H12" s="164">
         <v>1</v>
       </c>
-      <c r="I12" s="169">
+      <c r="I12" s="167">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="35.15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A13" s="201" t="s">
+      <c r="A13" s="195" t="s">
         <v>51</v>
       </c>
       <c r="B13" s="211"/>
       <c r="C13" s="211"/>
       <c r="D13" s="211"/>
       <c r="E13" s="1"/>
-      <c r="F13" s="171" t="s">
+      <c r="F13" s="169" t="s">
         <v>52</v>
       </c>
-      <c r="G13" s="170">
+      <c r="G13" s="168">
         <v>1</v>
       </c>
-      <c r="H13" s="162">
+      <c r="H13" s="160">
         <v>0.997</v>
       </c>
-      <c r="I13" s="163">
+      <c r="I13" s="161">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:12" ht="35.15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A14" s="219" t="s">
+      <c r="A14" s="196" t="s">
         <v>53</v>
       </c>
       <c r="B14" s="211"/>
       <c r="C14" s="211"/>
       <c r="D14" s="211"/>
       <c r="E14" s="1"/>
-      <c r="F14" s="164" t="s">
+      <c r="F14" s="162" t="s">
         <v>54</v>
       </c>
-      <c r="G14" s="166">
+      <c r="G14" s="164">
         <v>1</v>
       </c>
-      <c r="H14" s="166">
+      <c r="H14" s="164">
         <v>1</v>
       </c>
-      <c r="I14" s="169">
+      <c r="I14" s="167">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="35.15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A15" s="201" t="s">
+      <c r="A15" s="195" t="s">
         <v>55</v>
       </c>
       <c r="B15" s="211"/>
       <c r="C15" s="211"/>
       <c r="D15" s="211"/>
       <c r="E15" s="1"/>
-      <c r="F15" s="172" t="s">
+      <c r="F15" s="170" t="s">
         <v>56</v>
       </c>
-      <c r="G15" s="173">
+      <c r="G15" s="171">
         <v>1</v>
       </c>
-      <c r="H15" s="173">
+      <c r="H15" s="171">
         <v>1</v>
       </c>
-      <c r="I15" s="174">
+      <c r="I15" s="172">
         <v>0.999</v>
       </c>
     </row>
     <row r="16" spans="1:12" ht="35.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E16" s="1"/>
       <c r="F16" s="212" t="s">
         <v>57</v>
       </c>
       <c r="G16" s="212"/>
       <c r="H16" s="212"/>
       <c r="I16" s="212"/>
     </row>
     <row r="17" spans="1:9" ht="35.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E17" s="1"/>
-      <c r="F17" s="179" t="s">
+      <c r="F17" s="177" t="s">
         <v>40</v>
       </c>
-      <c r="G17" s="173">
+      <c r="G17" s="171">
         <v>1</v>
       </c>
-      <c r="H17" s="173">
+      <c r="H17" s="171">
         <v>1</v>
       </c>
-      <c r="I17" s="180">
+      <c r="I17" s="178">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="35.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E18" s="1"/>
-      <c r="F18" s="181" t="s">
+      <c r="F18" s="179" t="s">
         <v>42</v>
       </c>
-      <c r="G18" s="182">
+      <c r="G18" s="180">
         <v>1</v>
       </c>
-      <c r="H18" s="182">
+      <c r="H18" s="180">
         <v>1</v>
       </c>
-      <c r="I18" s="167">
+      <c r="I18" s="165">
         <v>0.99860000000000004</v>
       </c>
     </row>
     <row r="19" spans="1:9" ht="35.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E19" s="1"/>
-      <c r="F19" s="179" t="s">
+      <c r="F19" s="177" t="s">
         <v>44</v>
       </c>
-      <c r="G19" s="173">
+      <c r="G19" s="171">
         <v>1</v>
       </c>
-      <c r="H19" s="173">
+      <c r="H19" s="171">
         <v>1</v>
       </c>
-      <c r="I19" s="180">
+      <c r="I19" s="178">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="35.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E20" s="1"/>
-      <c r="F20" s="181" t="s">
+      <c r="F20" s="179" t="s">
         <v>46</v>
       </c>
-      <c r="G20" s="182">
+      <c r="G20" s="180">
         <v>1</v>
       </c>
-      <c r="H20" s="182">
+      <c r="H20" s="180">
         <v>1</v>
       </c>
-      <c r="I20" s="183">
+      <c r="I20" s="181">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:9" ht="35.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E21" s="1"/>
-      <c r="F21" s="179" t="s">
+      <c r="F21" s="177" t="s">
         <v>48</v>
       </c>
-      <c r="G21" s="173">
+      <c r="G21" s="171">
         <v>1</v>
       </c>
-      <c r="H21" s="173">
+      <c r="H21" s="171">
         <v>1</v>
       </c>
-      <c r="I21" s="180">
+      <c r="I21" s="178">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="31.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E22" s="1"/>
-      <c r="F22" s="181" t="s">
+      <c r="F22" s="179" t="s">
         <v>50</v>
       </c>
-      <c r="G22" s="182">
+      <c r="G22" s="180">
         <v>1</v>
       </c>
-      <c r="H22" s="182">
+      <c r="H22" s="180">
         <v>1</v>
       </c>
-      <c r="I22" s="183">
+      <c r="I22" s="181">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:9" ht="31.4" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="F23" s="179" t="s">
+      <c r="F23" s="177" t="s">
         <v>52</v>
       </c>
-      <c r="G23" s="173">
+      <c r="G23" s="171">
         <v>1</v>
       </c>
-      <c r="H23" s="173">
+      <c r="H23" s="171">
         <v>1</v>
       </c>
-      <c r="I23" s="180">
+      <c r="I23" s="178">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="31.4" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A24" s="130"/>
-      <c r="F24" s="181" t="s">
+      <c r="A24" s="128"/>
+      <c r="F24" s="179" t="s">
         <v>58</v>
       </c>
-      <c r="G24" s="182">
+      <c r="G24" s="180">
         <v>1</v>
       </c>
-      <c r="H24" s="182">
+      <c r="H24" s="180">
         <v>1</v>
       </c>
-      <c r="I24" s="183">
+      <c r="I24" s="181">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:9" ht="70" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="F25" s="201" t="s">
+      <c r="F25" s="195" t="s">
         <v>59</v>
       </c>
       <c r="G25" s="211"/>
       <c r="H25" s="211"/>
       <c r="I25" s="211"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="F25:I25"/>
     <mergeCell ref="F16:I16"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="F6:I6"/>
     <mergeCell ref="A13:D13"/>
     <mergeCell ref="A15:D15"/>
     <mergeCell ref="A14:D14"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5CE99675-FB2C-234D-9459-59356803FBBB}">
   <sheetPr>
     <tabColor rgb="FF1B2467"/>
   </sheetPr>
   <dimension ref="A1:I9"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="G7" sqref="G7"/>
+      <selection activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="77.5" customWidth="1"/>
     <col min="2" max="4" width="22.08203125" customWidth="1"/>
     <col min="6" max="6" width="46.08203125" customWidth="1"/>
     <col min="7" max="9" width="22.08203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="65.150000000000006" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="213"/>
       <c r="B1" s="213"/>
       <c r="C1" s="213"/>
       <c r="D1" s="213"/>
       <c r="E1" s="213"/>
       <c r="F1" s="213"/>
       <c r="G1" s="213"/>
       <c r="H1" s="213"/>
       <c r="I1" s="213"/>
     </row>
     <row r="2" spans="1:9" ht="126" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="220" t="s">
+      <c r="A2" s="219" t="s">
         <v>60</v>
       </c>
-      <c r="B2" s="220"/>
+      <c r="B2" s="219"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="13"/>
       <c r="B3" s="13" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="13" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E3" s="6"/>
     </row>
     <row r="4" spans="1:9" ht="35.15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A4" s="221" t="s">
+      <c r="A4" s="220" t="s">
         <v>61</v>
       </c>
-      <c r="B4" s="221"/>
-[...1 lines deleted...]
-      <c r="D4" s="221"/>
+      <c r="B4" s="220"/>
+      <c r="C4" s="220"/>
+      <c r="D4" s="220"/>
       <c r="E4" s="7"/>
     </row>
     <row r="5" spans="1:9" ht="40.4" customHeight="1" x14ac:dyDescent="0.6">
       <c r="A5" s="29" t="s">
         <v>62</v>
       </c>
       <c r="B5" s="30">
         <v>1.17</v>
       </c>
       <c r="C5" s="30">
         <v>1.3</v>
       </c>
       <c r="D5" s="92">
         <v>1.24</v>
       </c>
-      <c r="E5" s="131"/>
+      <c r="E5" s="129"/>
     </row>
     <row r="6" spans="1:9" ht="40.4" customHeight="1" x14ac:dyDescent="0.6">
       <c r="A6" s="41" t="s">
         <v>63</v>
       </c>
       <c r="B6" s="34">
         <v>0.32</v>
       </c>
       <c r="C6" s="34">
         <v>0.34</v>
       </c>
       <c r="D6" s="93">
         <v>0.38</v>
       </c>
-      <c r="E6" s="131"/>
+      <c r="E6" s="129"/>
     </row>
     <row r="7" spans="1:9" ht="40.4" customHeight="1" x14ac:dyDescent="0.6">
       <c r="A7" s="32" t="s">
         <v>64</v>
       </c>
       <c r="B7" s="35">
         <v>0</v>
       </c>
       <c r="C7" s="35">
         <v>0</v>
       </c>
       <c r="D7" s="94">
         <v>0</v>
       </c>
       <c r="E7" s="31"/>
     </row>
     <row r="8" spans="1:9" ht="40.4" customHeight="1" x14ac:dyDescent="0.6">
       <c r="A8" s="33" t="s">
         <v>65</v>
       </c>
       <c r="B8" s="36">
         <v>14</v>
       </c>
       <c r="C8" s="36">
         <v>18</v>
@@ -5348,75 +5341,75 @@
       </c>
       <c r="D9" s="97">
         <v>16160</v>
       </c>
       <c r="E9" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A4:D4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{933D6241-B1B0-4147-BC51-09036F4F39D3}">
   <sheetPr>
     <tabColor rgb="FF237915"/>
   </sheetPr>
   <dimension ref="A1:K16"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection sqref="A1:J1"/>
+      <selection activeCell="F19" sqref="F19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.58203125" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="64.58203125" style="1" customWidth="1"/>
     <col min="2" max="4" width="21.58203125" style="1" customWidth="1"/>
     <col min="5" max="5" width="10.58203125" style="1" customWidth="1"/>
     <col min="6" max="6" width="78.08203125" style="1" customWidth="1"/>
     <col min="7" max="10" width="21.58203125" style="1" customWidth="1"/>
     <col min="11" max="11" width="21" style="1" customWidth="1"/>
     <col min="12" max="16384" width="10.58203125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="65.150000000000006" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="198"/>
-[...8 lines deleted...]
-      <c r="J1" s="198"/>
+      <c r="A1" s="194"/>
+      <c r="B1" s="194"/>
+      <c r="C1" s="194"/>
+      <c r="D1" s="194"/>
+      <c r="E1" s="194"/>
+      <c r="F1" s="194"/>
+      <c r="G1" s="194"/>
+      <c r="H1" s="194"/>
+      <c r="I1" s="194"/>
+      <c r="J1" s="194"/>
     </row>
     <row r="2" spans="1:11" ht="126" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="42" t="s">
         <v>67</v>
       </c>
       <c r="B2" s="2"/>
     </row>
     <row r="3" spans="1:11" ht="43.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="9"/>
       <c r="B3" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="9" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E3" s="11"/>
       <c r="F3" s="9"/>
       <c r="G3" s="10" t="s">
         <v>68</v>
       </c>
       <c r="H3" s="9" t="s">
         <v>5</v>
@@ -5637,579 +5630,579 @@
     </row>
     <row r="14" spans="1:11" ht="35.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="F14" s="27" t="s">
         <v>85</v>
       </c>
       <c r="G14" s="28">
         <v>207251</v>
       </c>
       <c r="H14" s="28">
         <v>195493</v>
       </c>
       <c r="I14" s="28">
         <v>64461</v>
       </c>
       <c r="J14" s="28">
         <v>47608.14</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="G15" s="78"/>
       <c r="H15" s="78"/>
       <c r="I15" s="78"/>
       <c r="J15" s="78"/>
     </row>
     <row r="16" spans="1:11" ht="60" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="F16" s="222" t="s">
+      <c r="F16" s="221" t="s">
         <v>86</v>
       </c>
       <c r="G16" s="222"/>
       <c r="H16" s="222"/>
       <c r="I16" s="222"/>
       <c r="J16" s="222"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="F16:J16"/>
     <mergeCell ref="F4:J4"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="F10:J10"/>
     <mergeCell ref="F12:J12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ED866047-ABCE-4647-8375-0C816E649340}">
   <sheetPr>
     <tabColor rgb="FF237915"/>
   </sheetPr>
   <dimension ref="A1:J23"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A6" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection sqref="A1:I1"/>
+    <sheetView showGridLines="0" topLeftCell="A17" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="E23" sqref="E23:I23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.58203125" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="87.58203125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="3" width="21.58203125" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.58203125" style="1" customWidth="1"/>
     <col min="5" max="5" width="69.58203125" style="1" customWidth="1"/>
     <col min="6" max="9" width="21.58203125" style="1" customWidth="1"/>
     <col min="10" max="10" width="22.83203125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="16384" width="10.58203125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="65.150000000000006" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="198"/>
-[...7 lines deleted...]
-      <c r="I1" s="198"/>
+      <c r="A1" s="194"/>
+      <c r="B1" s="194"/>
+      <c r="C1" s="194"/>
+      <c r="D1" s="194"/>
+      <c r="E1" s="194"/>
+      <c r="F1" s="194"/>
+      <c r="G1" s="194"/>
+      <c r="H1" s="194"/>
+      <c r="I1" s="194"/>
     </row>
     <row r="2" spans="1:10" ht="126" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="57" t="s">
         <v>87</v>
       </c>
       <c r="B2" s="57"/>
     </row>
     <row r="3" spans="1:10" ht="43.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="9"/>
       <c r="B3" s="10" t="s">
         <v>88</v>
       </c>
       <c r="C3" s="9" t="s">
         <v>89</v>
       </c>
       <c r="D3" s="11"/>
       <c r="E3" s="9"/>
       <c r="F3" s="10" t="s">
         <v>90</v>
       </c>
       <c r="G3" s="9" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="9" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:10" ht="35.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="230" t="s">
         <v>91</v>
       </c>
       <c r="B4" s="226"/>
       <c r="C4" s="226"/>
       <c r="D4" s="7"/>
       <c r="E4" s="56" t="s">
         <v>92</v>
       </c>
       <c r="F4" s="71"/>
       <c r="G4" s="71"/>
       <c r="H4" s="71"/>
       <c r="I4" s="71"/>
     </row>
     <row r="5" spans="1:10" ht="35.15" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="A5" s="151" t="s">
+      <c r="A5" s="149" t="s">
         <v>93</v>
       </c>
       <c r="B5" s="58"/>
       <c r="C5" s="90"/>
       <c r="D5" s="8"/>
-      <c r="E5" s="149" t="s">
+      <c r="E5" s="147" t="s">
         <v>94</v>
       </c>
       <c r="F5" s="58"/>
       <c r="G5" s="58"/>
       <c r="H5" s="58"/>
       <c r="I5" s="90"/>
     </row>
     <row r="6" spans="1:10" ht="35.15" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A6" s="59" t="s">
         <v>95</v>
       </c>
-      <c r="B6" s="137">
+      <c r="B6" s="135">
         <v>6066396.0432411795</v>
       </c>
-      <c r="C6" s="134">
-        <v>5718300</v>
+      <c r="C6" s="132">
+        <v>5500374</v>
       </c>
       <c r="D6" s="8"/>
       <c r="E6" s="105" t="s">
         <v>96</v>
       </c>
       <c r="F6" s="79"/>
       <c r="G6" s="80">
         <v>1</v>
       </c>
       <c r="H6" s="80">
         <v>0.99</v>
       </c>
       <c r="I6" s="89">
         <v>0.98750000000000004</v>
       </c>
     </row>
     <row r="7" spans="1:10" ht="35.15" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A7" s="62" t="s">
         <v>97</v>
       </c>
-      <c r="B7" s="136">
+      <c r="B7" s="134">
         <v>4403811.5581681803</v>
       </c>
-      <c r="C7" s="133">
-        <v>4036598</v>
+      <c r="C7" s="131">
+        <v>3818669</v>
       </c>
       <c r="D7" s="8"/>
       <c r="E7" s="106" t="s">
         <v>98</v>
       </c>
       <c r="F7" s="81"/>
       <c r="G7" s="82">
         <v>0.94</v>
       </c>
       <c r="H7" s="82">
         <v>0.96</v>
       </c>
       <c r="I7" s="91">
         <v>0.9385</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="35.15" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A8" s="63" t="s">
         <v>99</v>
       </c>
-      <c r="B8" s="137">
+      <c r="B8" s="135">
         <v>13361.856312999978</v>
       </c>
-      <c r="C8" s="134">
+      <c r="C8" s="132">
         <v>60614</v>
       </c>
       <c r="D8" s="8"/>
       <c r="E8" s="105" t="s">
         <v>54</v>
       </c>
       <c r="F8" s="79"/>
       <c r="G8" s="80">
         <v>0.44</v>
       </c>
       <c r="H8" s="80">
         <v>0.68</v>
       </c>
       <c r="I8" s="89">
         <v>0.53900000000000003</v>
       </c>
     </row>
     <row r="9" spans="1:10" ht="35.15" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A9" s="62" t="s">
         <v>100</v>
       </c>
-      <c r="B9" s="136">
+      <c r="B9" s="134">
         <v>102522</v>
       </c>
-      <c r="C9" s="133">
+      <c r="C9" s="131">
         <v>98650</v>
       </c>
       <c r="D9" s="8"/>
       <c r="E9" s="56" t="s">
         <v>101</v>
       </c>
       <c r="F9" s="71"/>
       <c r="G9" s="71"/>
       <c r="H9" s="71"/>
       <c r="I9" s="71"/>
     </row>
     <row r="10" spans="1:10" ht="35.15" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A10" s="64" t="s">
         <v>102</v>
       </c>
-      <c r="B10" s="137">
+      <c r="B10" s="135">
         <v>665401.30560000008</v>
       </c>
-      <c r="C10" s="134">
+      <c r="C10" s="132">
         <v>511637</v>
       </c>
       <c r="D10" s="8"/>
       <c r="E10" s="107" t="s">
         <v>103</v>
       </c>
       <c r="F10" s="18">
         <v>22800911</v>
       </c>
       <c r="G10" s="18">
         <v>24275874</v>
       </c>
       <c r="H10" s="18">
         <v>22457617</v>
       </c>
       <c r="I10" s="84">
         <v>20700666.07</v>
       </c>
     </row>
     <row r="11" spans="1:10" ht="35.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="62" t="s">
         <v>104</v>
       </c>
-      <c r="B11" s="136">
+      <c r="B11" s="134">
         <v>144253</v>
       </c>
-      <c r="C11" s="133">
+      <c r="C11" s="131">
         <v>37557</v>
       </c>
       <c r="D11" s="7"/>
       <c r="E11" s="108" t="s">
         <v>105</v>
       </c>
       <c r="F11" s="20"/>
       <c r="G11" s="21">
         <v>21185490</v>
       </c>
       <c r="H11" s="21">
         <v>18669442</v>
       </c>
       <c r="I11" s="83">
         <v>19206255.789999999</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="35.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="63" t="s">
         <v>106</v>
       </c>
-      <c r="B12" s="137">
+      <c r="B12" s="135">
         <v>5986</v>
       </c>
-      <c r="C12" s="134">
+      <c r="C12" s="132">
         <v>8133</v>
       </c>
       <c r="E12" s="109" t="s">
         <v>107</v>
       </c>
       <c r="F12" s="17"/>
       <c r="G12" s="18">
         <v>3090384</v>
       </c>
       <c r="H12" s="18">
         <v>3788175</v>
       </c>
       <c r="I12" s="84">
         <v>1494410.2800000012</v>
       </c>
     </row>
     <row r="13" spans="1:10" ht="35.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="62" t="s">
         <v>108</v>
       </c>
-      <c r="B13" s="136">
+      <c r="B13" s="134">
         <v>23395</v>
       </c>
-      <c r="C13" s="133">
+      <c r="C13" s="131">
         <v>56323</v>
       </c>
       <c r="E13" s="110" t="s">
         <v>109</v>
       </c>
       <c r="F13" s="46"/>
       <c r="G13" s="47">
         <v>8.3000000000000007</v>
       </c>
       <c r="H13" s="47">
         <v>6.95</v>
       </c>
       <c r="I13" s="125">
         <v>6.63</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="35.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="63" t="s">
         <v>110</v>
       </c>
-      <c r="B14" s="138" t="s">
+      <c r="B14" s="136" t="s">
         <v>111</v>
       </c>
-      <c r="C14" s="135" t="s">
+      <c r="C14" s="133" t="s">
         <v>111</v>
       </c>
       <c r="E14" s="56" t="s">
         <v>112</v>
       </c>
       <c r="F14" s="116"/>
       <c r="G14" s="116"/>
       <c r="H14" s="71"/>
       <c r="I14" s="71"/>
     </row>
     <row r="15" spans="1:10" ht="35.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="62" t="s">
         <v>113</v>
       </c>
-      <c r="B15" s="136">
+      <c r="B15" s="134">
         <v>435845.32316000003</v>
       </c>
-      <c r="C15" s="133">
+      <c r="C15" s="131">
         <v>408947</v>
       </c>
       <c r="E15" s="113" t="s">
         <v>114</v>
       </c>
       <c r="F15" s="114"/>
       <c r="G15" s="111">
         <v>0.92</v>
       </c>
       <c r="H15" s="115">
         <v>0.91520000000000001</v>
       </c>
       <c r="I15" s="112">
         <v>0.95250000000000001</v>
       </c>
       <c r="J15" s="117"/>
     </row>
     <row r="16" spans="1:10" ht="35.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="63" t="s">
         <v>115</v>
       </c>
-      <c r="B16" s="138" t="s">
+      <c r="B16" s="136" t="s">
         <v>111</v>
       </c>
-      <c r="C16" s="135" t="s">
+      <c r="C16" s="133" t="s">
         <v>111</v>
       </c>
-      <c r="E16" s="150" t="s">
+      <c r="E16" s="148" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="17" spans="1:10" ht="35.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="62" t="s">
         <v>117</v>
       </c>
-      <c r="B17" s="136" t="s">
+      <c r="B17" s="134" t="s">
         <v>111</v>
       </c>
-      <c r="C17" s="133" t="s">
+      <c r="C17" s="131" t="s">
         <v>111</v>
       </c>
       <c r="E17" s="121" t="s">
         <v>118</v>
       </c>
       <c r="F17" s="122"/>
       <c r="G17" s="123">
         <v>2.5999999999999999E-2</v>
       </c>
       <c r="H17" s="118">
         <v>4.5499999999999999E-2</v>
       </c>
       <c r="I17" s="124">
         <v>4.24E-2</v>
       </c>
       <c r="J17" s="117"/>
     </row>
     <row r="18" spans="1:10" ht="35.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="63" t="s">
         <v>119</v>
       </c>
-      <c r="B18" s="137">
+      <c r="B18" s="135">
         <v>230598</v>
       </c>
-      <c r="C18" s="134">
+      <c r="C18" s="132">
         <v>452214</v>
       </c>
-      <c r="E18" s="152" t="s">
+      <c r="E18" s="150" t="s">
         <v>120</v>
       </c>
-      <c r="F18" s="153"/>
-      <c r="G18" s="154">
+      <c r="F18" s="151"/>
+      <c r="G18" s="152">
         <v>0.126</v>
       </c>
-      <c r="H18" s="155">
+      <c r="H18" s="153">
         <v>0.1237</v>
       </c>
-      <c r="I18" s="155">
+      <c r="I18" s="153">
         <v>0.15179999999999999</v>
       </c>
-      <c r="J18" s="132"/>
+      <c r="J18" s="130"/>
     </row>
     <row r="19" spans="1:10" ht="35.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="62" t="s">
         <v>121</v>
       </c>
-      <c r="B19" s="136">
+      <c r="B19" s="134">
         <v>41222</v>
       </c>
-      <c r="C19" s="133">
+      <c r="C19" s="131">
         <v>47628</v>
       </c>
-      <c r="E19" s="156" t="s">
+      <c r="E19" s="154" t="s">
         <v>122</v>
       </c>
-      <c r="F19" s="157"/>
-      <c r="G19" s="158">
+      <c r="F19" s="155"/>
+      <c r="G19" s="156">
         <v>1</v>
       </c>
-      <c r="H19" s="159">
+      <c r="H19" s="157">
         <v>1</v>
       </c>
-      <c r="I19" s="159">
+      <c r="I19" s="157">
         <v>0.94</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="35.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="63" t="s">
         <v>123</v>
       </c>
-      <c r="B20" s="138" t="s">
+      <c r="B20" s="136" t="s">
         <v>111</v>
       </c>
-      <c r="C20" s="135" t="s">
+      <c r="C20" s="133" t="s">
         <v>111</v>
       </c>
       <c r="J20" s="117"/>
     </row>
     <row r="21" spans="1:10" ht="35.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="62" t="s">
         <v>124</v>
       </c>
-      <c r="B21" s="136" t="s">
+      <c r="B21" s="134" t="s">
         <v>111</v>
       </c>
-      <c r="C21" s="133" t="s">
+      <c r="C21" s="131" t="s">
         <v>111</v>
       </c>
-      <c r="E21" s="219"/>
-[...2 lines deleted...]
-      <c r="H21" s="219"/>
+      <c r="E21" s="196"/>
+      <c r="F21" s="196"/>
+      <c r="G21" s="196"/>
+      <c r="H21" s="196"/>
       <c r="I21" s="227"/>
       <c r="J21" s="117"/>
     </row>
     <row r="23" spans="1:10" ht="240" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="228" t="s">
         <v>125</v>
       </c>
       <c r="B23" s="229"/>
       <c r="C23" s="229"/>
-      <c r="E23" s="222" t="s">
+      <c r="E23" s="221" t="s">
         <v>126</v>
       </c>
       <c r="F23" s="222"/>
       <c r="G23" s="222"/>
       <c r="H23" s="222"/>
       <c r="I23" s="222"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="E21:I21"/>
     <mergeCell ref="E23:I23"/>
     <mergeCell ref="A23:C23"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A4:C4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3FCA4135-9CCE-4350-9E6A-1650DA680567}">
   <sheetPr>
     <tabColor rgb="FF237915"/>
   </sheetPr>
   <dimension ref="A1:I13"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="J2" sqref="J2"/>
+      <selection activeCell="F13" sqref="F13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.58203125" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="100.58203125" style="1" customWidth="1"/>
     <col min="2" max="9" width="21.58203125" style="1" customWidth="1"/>
     <col min="10" max="10" width="80" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.5" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="10.5" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="10.58203125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="65.150000000000006" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="198"/>
-[...7 lines deleted...]
-      <c r="I1" s="198"/>
+      <c r="A1" s="194"/>
+      <c r="B1" s="194"/>
+      <c r="C1" s="194"/>
+      <c r="D1" s="194"/>
+      <c r="E1" s="194"/>
+      <c r="F1" s="194"/>
+      <c r="G1" s="194"/>
+      <c r="H1" s="194"/>
+      <c r="I1" s="194"/>
     </row>
     <row r="2" spans="1:9" ht="126" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="57" t="s">
         <v>87</v>
       </c>
       <c r="B2" s="57"/>
     </row>
     <row r="3" spans="1:9" ht="43.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="9"/>
       <c r="B3" s="10" t="s">
         <v>90</v>
       </c>
       <c r="C3" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="9" t="s">
         <v>6</v>
       </c>
       <c r="E3" s="9" t="s">
         <v>7</v>
       </c>
       <c r="F3" s="126"/>
       <c r="G3" s="65"/>
       <c r="H3" s="65"/>
       <c r="I3" s="65"/>
@@ -6219,183 +6212,187 @@
         <v>127</v>
       </c>
       <c r="B4" s="71"/>
       <c r="C4" s="71"/>
       <c r="D4" s="71"/>
       <c r="E4" s="71"/>
       <c r="F4" s="72"/>
       <c r="G4" s="72"/>
       <c r="H4" s="72"/>
       <c r="I4" s="72"/>
     </row>
     <row r="5" spans="1:9" ht="35.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="75" t="s">
         <v>128</v>
       </c>
       <c r="B5" s="60"/>
       <c r="C5" s="60">
         <v>213364</v>
       </c>
       <c r="D5" s="60">
         <v>216272.2239926958</v>
       </c>
       <c r="E5" s="60">
         <v>230960</v>
       </c>
-      <c r="F5" s="127"/>
+      <c r="F5" s="193"/>
       <c r="G5" s="66"/>
       <c r="H5" s="66"/>
       <c r="I5" s="67"/>
     </row>
     <row r="6" spans="1:9" ht="35.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="74" t="s">
         <v>129</v>
       </c>
       <c r="B6" s="61">
         <v>33184</v>
       </c>
       <c r="C6" s="61">
         <v>45484</v>
       </c>
       <c r="D6" s="61">
         <v>31512.820161456759</v>
       </c>
       <c r="E6" s="61">
         <v>31170</v>
       </c>
-      <c r="F6" s="68"/>
+      <c r="F6" s="193"/>
       <c r="G6" s="69"/>
       <c r="H6" s="68"/>
       <c r="I6" s="70"/>
     </row>
     <row r="7" spans="1:9" ht="35.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="64" t="s">
         <v>130</v>
       </c>
       <c r="B7" s="60"/>
       <c r="C7" s="60">
         <v>167880</v>
       </c>
       <c r="D7" s="60">
         <v>184759.40383123903</v>
       </c>
       <c r="E7" s="60">
         <v>199790</v>
       </c>
-      <c r="F7" s="128"/>
+      <c r="F7" s="193"/>
       <c r="G7" s="73"/>
       <c r="H7" s="73"/>
       <c r="I7" s="73"/>
     </row>
     <row r="8" spans="1:9" ht="35.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="76" t="s">
         <v>131</v>
       </c>
       <c r="B8" s="61"/>
       <c r="C8" s="119">
         <v>0.79</v>
       </c>
       <c r="D8" s="119">
         <v>0.8542909506376507</v>
       </c>
       <c r="E8" s="119">
         <v>0.86</v>
       </c>
-      <c r="F8" s="129"/>
+      <c r="F8" s="127"/>
       <c r="G8" s="66"/>
       <c r="H8" s="66"/>
       <c r="I8" s="67"/>
     </row>
     <row r="9" spans="1:9" ht="35.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="75" t="s">
         <v>132</v>
       </c>
       <c r="B9" s="60"/>
       <c r="C9" s="120">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="D9" s="120">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="E9" s="120">
         <v>7.0000000000000007E-2</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="35.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="77" t="s">
         <v>133</v>
       </c>
       <c r="B10" s="61"/>
       <c r="C10" s="61">
         <v>67</v>
       </c>
       <c r="D10" s="61">
         <v>184.98002405384014</v>
       </c>
       <c r="E10" s="61">
         <v>88</v>
       </c>
     </row>
     <row r="11" spans="1:9" ht="35.15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A11" s="148" t="s">
+      <c r="A11" s="146" t="s">
         <v>134</v>
       </c>
       <c r="B11" s="60"/>
       <c r="C11" s="60">
         <v>34306.673165592925</v>
       </c>
       <c r="D11" s="60">
         <v>33764.91999716562</v>
       </c>
       <c r="E11" s="60">
         <v>85425</v>
       </c>
+      <c r="F11" s="193"/>
     </row>
     <row r="12" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A12" s="147"/>
+      <c r="A12" s="145"/>
       <c r="B12" s="66"/>
       <c r="C12" s="66"/>
       <c r="D12" s="66"/>
       <c r="E12" s="66"/>
     </row>
     <row r="13" spans="1:9" s="104" customFormat="1" ht="220" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A13" s="219" t="s">
+      <c r="A13" s="195" t="s">
         <v>135</v>
       </c>
-      <c r="B13" s="219"/>
-[...2 lines deleted...]
-      <c r="E13" s="219"/>
+      <c r="B13" s="196"/>
+      <c r="C13" s="196"/>
+      <c r="D13" s="196"/>
+      <c r="E13" s="196"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A13:E13"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
-  <drawing r:id="rId2"/>
+  <customProperties>
+    <customPr name="EpmWorksheetKeyString_GUID" r:id="rId2"/>
+  </customProperties>
+  <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003EB4BD79B1D33144A9879312EDAE5858" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d1e269a84bfe625e7fd959dddee3917e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="38395e37-0ac5-42ed-b17f-3876d8f4f025" xmlns:ns3="abd4218e-76eb-4bb3-a172-cf260b5cdc67" xmlns:ns4="ffdf6327-f8be-46e6-8740-1f10a3db7ea8" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ea625a877f7081c569cf8270cd580f22" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="38395e37-0ac5-42ed-b17f-3876d8f4f025"/>
     <xsd:import namespace="abd4218e-76eb-4bb3-a172-cf260b5cdc67"/>
     <xsd:import namespace="ffdf6327-f8be-46e6-8740-1f10a3db7ea8"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
@@ -6680,61 +6677,61 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="38395e37-0ac5-42ed-b17f-3876d8f4f025"/>
     <ds:schemaRef ds:uri="abd4218e-76eb-4bb3-a172-cf260b5cdc67"/>
     <ds:schemaRef ds:uri="ffdf6327-f8be-46e6-8740-1f10a3db7ea8"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4216D010-A929-4248-A0F3-BD2F48E4CF41}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D8472CE-6E40-4EAC-BAB4-2FE89EBDAE29}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="38395e37-0ac5-42ed-b17f-3876d8f4f025"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="abd4218e-76eb-4bb3-a172-cf260b5cdc67"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="38395e37-0ac5-42ed-b17f-3876d8f4f025"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="ffdf6327-f8be-46e6-8740-1f10a3db7ea8"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...4 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>2</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="7" baseType="lpstr">
       <vt:lpstr>Cover Page</vt:lpstr>
       <vt:lpstr>Trusted Food</vt:lpstr>
       <vt:lpstr>Vibrant Communities</vt:lpstr>
       <vt:lpstr>Thriving People</vt:lpstr>